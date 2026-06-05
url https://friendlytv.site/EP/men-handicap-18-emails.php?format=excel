--- v0 (2026-04-17)
+++ v1 (2026-06-05)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Men Handicap 18+" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="425">
   <si>
     <t>Men with Handicap 18 or Over</t>
   </si>
   <si>
-    <t>Generated: 17/04/2026 14:24</t>
+    <t>Generated: 06/06/2026 01:29</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Member ID</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Handicap</t>
   </si>
   <si>
     <t>Emails (Comma-separated)</t>
   </si>
   <si>
     <t>AAA</t>
   </si>
   <si>
     <t>barry@namic.no</t>
   </si>
   <si>
     <t>AARNES, PER</t>
   </si>
@@ -73,59 +73,50 @@
   <si>
     <t>AARSKOG, MONS BERTIL</t>
   </si>
   <si>
     <t>monsaarskog@gmail.com</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
     <t>epevents@scala4.com</t>
   </si>
   <si>
     <t>AGHA, MUSTAFA</t>
   </si>
   <si>
     <t>agha236@yahoo.co.uk</t>
   </si>
   <si>
     <t>AGOSTINI, GILLES</t>
   </si>
   <si>
     <t>gilles7agostini@hotmail.fr</t>
   </si>
   <si>
-    <t>ALEXANDER, JOHN DAVID</t>
-[...7 lines deleted...]
-  <si>
     <t>ARNOLD, JOHN F. (BF)</t>
   </si>
   <si>
     <t>pmjfarnold@gmail.com</t>
   </si>
   <si>
     <t>ASHTON, STEPHEN F.</t>
   </si>
   <si>
     <t>00014</t>
   </si>
   <si>
     <t>sfashton2@gmail.com</t>
   </si>
   <si>
     <t>ASKHEIM, PHILIP</t>
   </si>
   <si>
     <t>phillipaskheim@me.com</t>
   </si>
   <si>
     <t>ATKINSON, IAN</t>
   </si>
   <si>
     <t>ian_atkinson@hotmail.com</t>
@@ -220,95 +211,101 @@
   <si>
     <t>BRUCE, ALISDAIR</t>
   </si>
   <si>
     <t>00082</t>
   </si>
   <si>
     <t>alisdairbruce121@hotmail.com</t>
   </si>
   <si>
     <t>BYRNE, GARY</t>
   </si>
   <si>
     <t>gbyrne@outlook.ie</t>
   </si>
   <si>
     <t>CAHILL, DESMOND (BF)</t>
   </si>
   <si>
     <t>00048</t>
   </si>
   <si>
     <t>desviv@icloud.com</t>
   </si>
   <si>
-    <t>CARTER, MARK</t>
-[...2 lines deleted...]
-    <t>ala1mar@hotmail.com</t>
+    <t>CHACON PINEDA, ANGEL</t>
+  </si>
+  <si>
+    <t>chaconpine@icloud.com</t>
   </si>
   <si>
     <t>CHAMBERLAIN, PAUL</t>
   </si>
   <si>
     <t>jpc49@hotmail.co.uk</t>
   </si>
   <si>
     <t>CLARK, GRAHAM</t>
   </si>
   <si>
     <t>clark.graham@btinternet.com</t>
   </si>
   <si>
     <t>COHEN, DESMOND</t>
   </si>
   <si>
     <t>00114</t>
   </si>
   <si>
     <t>descohen2@gmail.com</t>
   </si>
   <si>
     <t>COLLE, JEAN</t>
   </si>
   <si>
     <t>jean@colle-backoffice.be</t>
   </si>
   <si>
     <t>COLLEY, CHRISTOPHER</t>
   </si>
   <si>
     <t>cj_colley@yahoo.co.uk</t>
   </si>
   <si>
     <t>COLLEY, VIC</t>
   </si>
   <si>
     <t>viccolley@mac.com</t>
   </si>
   <si>
+    <t>CONNOLLY, JOE</t>
+  </si>
+  <si>
+    <t>joemconnolly@aol.com</t>
+  </si>
+  <si>
     <t>COOK, DAVID</t>
   </si>
   <si>
     <t>dlancecook@hotmail.com</t>
   </si>
   <si>
     <t>CORBY, MALCOLM</t>
   </si>
   <si>
     <t>00108</t>
   </si>
   <si>
     <t>malcolm_corby@hotmail.com</t>
   </si>
   <si>
     <t>CORDINER, TOM</t>
   </si>
   <si>
     <t>00121</t>
   </si>
   <si>
     <t>cordinerthomas@gmail.com</t>
   </si>
   <si>
     <t>COULTHARD, MICHAEL</t>
@@ -850,125 +847,125 @@
   <si>
     <t>MOHACSI , RICHARD</t>
   </si>
   <si>
     <t>richardmohacsi@yahoo.com</t>
   </si>
   <si>
     <t>MOLHANT, PHILIPPE</t>
   </si>
   <si>
     <t>p.molhant@gmail.com</t>
   </si>
   <si>
     <t>MORRIS, STEVE</t>
   </si>
   <si>
     <t>stvmor2@gmail.com</t>
   </si>
   <si>
     <t>MUELLER, ERNST</t>
   </si>
   <si>
     <t>eamueller@bluewin.ch</t>
   </si>
   <si>
-    <t>MURRAY, KEVIN</t>
-[...4 lines deleted...]
-  <si>
     <t>NELVIK, SVEIN JOHAN</t>
   </si>
   <si>
     <t>sjnelvik@gmail.com</t>
   </si>
   <si>
     <t>NICHOLSON, DOUGLAS (BF)</t>
   </si>
   <si>
     <t>00437</t>
   </si>
   <si>
     <t>robingmatt@aol.com</t>
   </si>
   <si>
     <t>NICOL, ALAN</t>
   </si>
   <si>
     <t>alannicol1@yahoo.com</t>
   </si>
   <si>
     <t>NORBERG, SOREN</t>
   </si>
   <si>
     <t>norbergsoren60@gmail.com</t>
   </si>
   <si>
     <t>O DONOGHUE , SEAMUS </t>
   </si>
   <si>
     <t>seamus_odonoghue@yahoo.co.uk</t>
   </si>
   <si>
-    <t>O' HALLORAN, MICHAEL</t>
+    <t>O'BRIEN, BRENDAN (BF)</t>
+  </si>
+  <si>
+    <t>brendanonthemove@gmail.com</t>
+  </si>
+  <si>
+    <t>O'BRIEN, CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>obrien.christopher56@gmail.com</t>
+  </si>
+  <si>
+    <t>O'CONNELL, RORY (BF)</t>
+  </si>
+  <si>
+    <t>tyning18@btinternet.com</t>
+  </si>
+  <si>
+    <t>O'DEA, JAMES</t>
+  </si>
+  <si>
+    <t>jamesdodea@gmail.com</t>
+  </si>
+  <si>
+    <t>O'DONNELL, JERRY</t>
+  </si>
+  <si>
+    <t>jerryodonnell@eircom.net</t>
+  </si>
+  <si>
+    <t>O'MARA, CIARAN</t>
+  </si>
+  <si>
+    <t>comara2013@gmail.com</t>
+  </si>
+  <si>
+    <t>OHALLORAN, MICHAEL</t>
   </si>
   <si>
     <t>moh_170@hotmail.com</t>
   </si>
   <si>
-    <t>O'BRIEN, BRENDAN (BF)</t>
-[...28 lines deleted...]
-  <si>
     <t>OLIVER, IAN</t>
   </si>
   <si>
     <t>ianoliver137@gmail.com</t>
   </si>
   <si>
     <t>ONADO, CHRISTIAN</t>
   </si>
   <si>
     <t>christian.onado1@yahoo.fr</t>
   </si>
   <si>
     <t>PAKKALA, TIMO</t>
   </si>
   <si>
     <t>timopakkala10@gmail.com</t>
   </si>
   <si>
     <t>PEGRUM, RON</t>
   </si>
   <si>
     <t>rgpegrum@hotmail.com</t>
   </si>
   <si>
     <t>PEMBERTON, JOHN</t>
@@ -1057,56 +1054,50 @@
   <si>
     <t>billy@elive.net</t>
   </si>
   <si>
     <t>RYAN, EAMONN</t>
   </si>
   <si>
     <t>00500</t>
   </si>
   <si>
     <t>eandtryan@gmail.com</t>
   </si>
   <si>
     <t>RYDER, SCOTT</t>
   </si>
   <si>
     <t>sryder6@gmail.com</t>
   </si>
   <si>
     <t>SHARPES, PHILLIP</t>
   </si>
   <si>
     <t>phillipsharpes1705@gmail.com</t>
   </si>
   <si>
-    <t>SINTES ARNAIZ, ALFONSO</t>
-[...4 lines deleted...]
-  <si>
     <t>SJOKVIST, GUNNAR</t>
   </si>
   <si>
     <t>gunnar_sjokvist@hotmail.com</t>
   </si>
   <si>
     <t>SMITH, DAVID</t>
   </si>
   <si>
     <t>00530</t>
   </si>
   <si>
     <t>davidjsmith139@gmail.com</t>
   </si>
   <si>
     <t>SMITH, ERIC BRUCE</t>
   </si>
   <si>
     <t>jebsi2@gmail.com</t>
   </si>
   <si>
     <t>SMITH, JOHN EDWARD</t>
   </si>
   <si>
     <t>johneds@tiscali.co.uk</t>
@@ -1195,50 +1186,56 @@
   <si>
     <t>malcom.towlson@mail.com</t>
   </si>
   <si>
     <t>TROLLSAS, JAN</t>
   </si>
   <si>
     <t>jo.trollsas@gmail.com</t>
   </si>
   <si>
     <t>TUCK, GEOFFREY M.</t>
   </si>
   <si>
     <t>00588</t>
   </si>
   <si>
     <t>geoffrey.tuck@btinternet.com</t>
   </si>
   <si>
     <t>TULLY, JOHN</t>
   </si>
   <si>
     <t>jptully7@gmail.com</t>
   </si>
   <si>
+    <t>TYNAN, GERARD</t>
+  </si>
+  <si>
+    <t>gerry.tynan42@gmail.com</t>
+  </si>
+  <si>
     <t>VON DER BORN, ROLF (BF)</t>
   </si>
   <si>
     <t>00128</t>
   </si>
   <si>
     <t>rolf.vonderborn@gmx.de</t>
   </si>
   <si>
     <t>WAIBEL, HUGO</t>
   </si>
   <si>
     <t>hugo.waibel@gmx.net</t>
   </si>
   <si>
     <t>WALDE, SVEND ERIK</t>
   </si>
   <si>
     <t>svenderikwalde@gmail.com</t>
   </si>
   <si>
     <t>WALLIN, ROBERT</t>
   </si>
   <si>
     <t>robertwallinfrance@yahoo.com</t>
@@ -1291,51 +1288,51 @@
   <si>
     <t>WILLIAMS, DAVID</t>
   </si>
   <si>
     <t>djhwilliams13@gmail.com</t>
   </si>
   <si>
     <t>WILLIAMS, PETER</t>
   </si>
   <si>
     <t>elparaisopete@gmail.com</t>
   </si>
   <si>
     <t>WORTHINGTON, DEREK</t>
   </si>
   <si>
     <t>worthersplus8@yahoo.com</t>
   </si>
   <si>
     <t>ZIVKOVIC, MILOMIR</t>
   </si>
   <si>
     <t>melaandrita@gmail.com</t>
   </si>
   <si>
-    <t>barry@namic.no, per@yonc.com, monsaarskog@gmail.com, epevents@scala4.com, agha236@yahoo.co.uk, gilles7agostini@hotmail.fr, jdavidalex@yahoo.co.uk, pmjfarnold@gmail.com, sfashton2@gmail.com, phillipaskheim@me.com, ian_atkinson@hotmail.com, mnbamforth@gmail.com, mike@sm4u.es, cyril.barter@gmail.com, batty.ronald@gmail.com, jensbay.pc@gmail.com, philippe.beauduin@telenet.be, pbeaugrand@gmail.com, per@bergvall.no, brendanandpaulineberry@gmail.com, torbjorn@bodin.com, marcbosch@promabo.nl, gary@boylangroup.net, danbrewin@aol.com, alisdairbruce121@hotmail.com, gbyrne@outlook.ie, desviv@icloud.com, ala1mar@hotmail.com, jpc49@hotmail.co.uk, clark.graham@btinternet.com, descohen2@gmail.com, jean@colle-backoffice.be, cj_colley@yahoo.co.uk, viccolley@mac.com, dlancecook@hotmail.com, malcolm_corby@hotmail.com, cordinerthomas@gmail.com, mike@mcoulthard.co.uk, mikecovington@hotmail.com, craggspain@hotmail.com, steve.crowley@sureaid.com, mikecrux49@gmail.com, nora.cullinane@gmail.com, r.demoor.marbella@gmail.com, tony.dean.ie@gmail.com, josedelgolf@gmail.com, the_desmonds@hotmail.com, guypollydilasser@gmail.com, dixonjo@live.com, leighdonovan1@gmail.com, j.duerrmeyer@gmail.com, briandun49@gmail.com, gfd@fea.st, jim.eadie@icloud.com, oeystein.eliassen@online.no, tesellis@yahoo.co.uk, gold@riversquare.co.uk, kfconsultancy@icloud.com, jmfg21@gmail.com, ppferrin@gmail.com, bcferris53@gmail.com, finance@elparaisogolf.com, ernstforsberg50@gmail.com, venturesspain@mail.com, john.gallacher@hotmail.com, armandogaonam@gmail.com, robngarnett@gmail.com, garsia48@yahoo.co.uk, rbg@rbgibson.co.uk, gillbarrybg@gmail.com, chris.gilroy@outlook.ie, albgioggi@gmail.com, kjell@agentfoto.se, kaj.hagglund@gmail.com, sales@elparaisogolf.com, johnrhalliday@hotmail.com, rich.hamm1@gmail.com, drconh@gmail.com, deshanrahan115@gmail.com, bhap66@yahoo.com, jimhartley111@sky.com, gerhardt.hauptmann@gmail.com, jihespana@hotmail.com, basweet@yahoo.co.uk, joerg.hermes@gmx.de, ericherrington8@gmail.com, majhockin@live.co.uk, t.ilex@yahoo.ie, ad.howe@yahoo.co.uk, phveem@gmail.com, finn.benthe@outlook.dk, roger.jones0511@gmail.com, ccbj1954@gmail.com, trygvekase@gmail.com, steviekatz@yahoo.co.uk, kendonpaddy@gmail.com, howard@kenton.it, kundrotasalgimantas@gmail.com, manuel.lacarte@gmail.com, christer.lagerstedt@lagerstedtsfamiljen.se, jlari@sky.com, tomas@magdalenaslazaro.com, eric.leicester@gmail.com, eleyton@aol.com, glittle@live.co.uk, peterl@mapartnership.co.uk, rslueckenhausen@web.de, mahfouz.joseph68@gmail.com, handjmaloney@hotmail.com, jmjm2011@icloud.com, joemarren@hotmail.com, jmartinb@heliosolar.com, roy.martinez980@gmail.com, charmas.associate@icloud.com, ian.mcadam1950@gmail.com, candcmcewan@hotmail.com, stphnmelville@gmail.com, mikecrux49@gmail.com, richardmohacsi@yahoo.com, p.molhant@gmail.com, stvmor2@gmail.com, eamueller@bluewin.ch, kevinmurraykm@gmail.com, sjnelvik@gmail.com, robingmatt@aol.com, alannicol1@yahoo.com, norbergsoren60@gmail.com, seamus_odonoghue@yahoo.co.uk, moh_170@hotmail.com, brendanonthemove@gmail.com, tyning18@btinternet.com, jamesdodea@gmail.com, jerryodonnell@eircom.net, comara2013@gmail.com, ianoliver137@gmail.com, christian.onado1@yahoo.fr, timopakkala10@gmail.com, rgpegrum@hotmail.com, jpemberton60@gmail.com, pickard603@btinternet.com, michaelpoole43@hotmail.com, magnuspousette53@gmail.com, erwin.provoost@milagro.be, david@elparaisogolf.onmicrosoft.com, ramsayron@icloud.com, tesworks@aol.com, esteponaron@aol.com, chjhr2@gmail.com, jan@risinger.se, lenny.rothstein@outlook.com, billy@elive.net, eandtryan@gmail.com, sryder6@gmail.com, phillipsharpes1705@gmail.com, alfonsosintes@gmail.com, gunnar_sjokvist@hotmail.com, davidjsmith139@gmail.com, jebsi2@gmail.com, johneds@tiscali.co.uk, vin.piltown@gmail.com, lsm@telia.com, christophe.soutter@gmail.com, tstafford@codec.ie, mikestevens@zoo.co.uk, thestudleys1980@gmail.com, mail.philipsutton@gmail.com, csveden@outlook.com, pelle.svo@telia.com, petergill2@hotmail.com, manueltorio@hotmail.com, malcom.towlson@mail.com, jo.trollsas@gmail.com, geoffrey.tuck@btinternet.com, jptully7@gmail.com, rolf.vonderborn@gmx.de, hugo.waibel@gmx.net, svenderikwalde@gmail.com, robertwallinfrance@yahoo.com, john.walters@zen.co.uk, fred227@btinternet.com, richard.ward@ednet.uk, ewheeler@wheelergroup.com, pgorwhite@aol.com, eikowiersema5@gmail.com, peterwiks@gmail.com, djhwilliams13@gmail.com, elparaisopete@gmail.com, worthersplus8@yahoo.com, melaandrita@gmail.com</t>
+    <t>barry@namic.no, per@yonc.com, monsaarskog@gmail.com, epevents@scala4.com, agha236@yahoo.co.uk, gilles7agostini@hotmail.fr, pmjfarnold@gmail.com, sfashton2@gmail.com, phillipaskheim@me.com, ian_atkinson@hotmail.com, mnbamforth@gmail.com, mike@sm4u.es, cyril.barter@gmail.com, batty.ronald@gmail.com, jensbay.pc@gmail.com, philippe.beauduin@telenet.be, pbeaugrand@gmail.com, per@bergvall.no, brendanandpaulineberry@gmail.com, torbjorn@bodin.com, marcbosch@promabo.nl, gary@boylangroup.net, danbrewin@aol.com, alisdairbruce121@hotmail.com, gbyrne@outlook.ie, desviv@icloud.com, chaconpine@icloud.com, jpc49@hotmail.co.uk, clark.graham@btinternet.com, descohen2@gmail.com, jean@colle-backoffice.be, cj_colley@yahoo.co.uk, viccolley@mac.com, joemconnolly@aol.com, dlancecook@hotmail.com, malcolm_corby@hotmail.com, cordinerthomas@gmail.com, mike@mcoulthard.co.uk, mikecovington@hotmail.com, craggspain@hotmail.com, steve.crowley@sureaid.com, mikecrux49@gmail.com, nora.cullinane@gmail.com, r.demoor.marbella@gmail.com, tony.dean.ie@gmail.com, josedelgolf@gmail.com, the_desmonds@hotmail.com, guypollydilasser@gmail.com, dixonjo@live.com, leighdonovan1@gmail.com, j.duerrmeyer@gmail.com, briandun49@gmail.com, gfd@fea.st, jim.eadie@icloud.com, oeystein.eliassen@online.no, tesellis@yahoo.co.uk, gold@riversquare.co.uk, kfconsultancy@icloud.com, jmfg21@gmail.com, ppferrin@gmail.com, bcferris53@gmail.com, finance@elparaisogolf.com, ernstforsberg50@gmail.com, venturesspain@mail.com, john.gallacher@hotmail.com, armandogaonam@gmail.com, robngarnett@gmail.com, garsia48@yahoo.co.uk, rbg@rbgibson.co.uk, gillbarrybg@gmail.com, chris.gilroy@outlook.ie, albgioggi@gmail.com, kjell@agentfoto.se, kaj.hagglund@gmail.com, sales@elparaisogolf.com, johnrhalliday@hotmail.com, rich.hamm1@gmail.com, drconh@gmail.com, deshanrahan115@gmail.com, bhap66@yahoo.com, jimhartley111@sky.com, gerhardt.hauptmann@gmail.com, jihespana@hotmail.com, basweet@yahoo.co.uk, joerg.hermes@gmx.de, ericherrington8@gmail.com, majhockin@live.co.uk, t.ilex@yahoo.ie, ad.howe@yahoo.co.uk, phveem@gmail.com, finn.benthe@outlook.dk, roger.jones0511@gmail.com, ccbj1954@gmail.com, trygvekase@gmail.com, steviekatz@yahoo.co.uk, kendonpaddy@gmail.com, howard@kenton.it, kundrotasalgimantas@gmail.com, manuel.lacarte@gmail.com, christer.lagerstedt@lagerstedtsfamiljen.se, jlari@sky.com, tomas@magdalenaslazaro.com, eric.leicester@gmail.com, eleyton@aol.com, glittle@live.co.uk, peterl@mapartnership.co.uk, rslueckenhausen@web.de, mahfouz.joseph68@gmail.com, handjmaloney@hotmail.com, jmjm2011@icloud.com, joemarren@hotmail.com, jmartinb@heliosolar.com, roy.martinez980@gmail.com, charmas.associate@icloud.com, ian.mcadam1950@gmail.com, candcmcewan@hotmail.com, stphnmelville@gmail.com, mikecrux49@gmail.com, richardmohacsi@yahoo.com, p.molhant@gmail.com, stvmor2@gmail.com, eamueller@bluewin.ch, sjnelvik@gmail.com, robingmatt@aol.com, alannicol1@yahoo.com, norbergsoren60@gmail.com, seamus_odonoghue@yahoo.co.uk, brendanonthemove@gmail.com, obrien.christopher56@gmail.com, tyning18@btinternet.com, jamesdodea@gmail.com, jerryodonnell@eircom.net, comara2013@gmail.com, moh_170@hotmail.com, ianoliver137@gmail.com, christian.onado1@yahoo.fr, timopakkala10@gmail.com, rgpegrum@hotmail.com, jpemberton60@gmail.com, pickard603@btinternet.com, michaelpoole43@hotmail.com, magnuspousette53@gmail.com, erwin.provoost@milagro.be, david@elparaisogolf.onmicrosoft.com, ramsayron@icloud.com, tesworks@aol.com, esteponaron@aol.com, chjhr2@gmail.com, jan@risinger.se, lenny.rothstein@outlook.com, billy@elive.net, eandtryan@gmail.com, sryder6@gmail.com, phillipsharpes1705@gmail.com, gunnar_sjokvist@hotmail.com, davidjsmith139@gmail.com, jebsi2@gmail.com, johneds@tiscali.co.uk, vin.piltown@gmail.com, lsm@telia.com, christophe.soutter@gmail.com, tstafford@codec.ie, mikestevens@zoo.co.uk, thestudleys1980@gmail.com, mail.philipsutton@gmail.com, csveden@outlook.com, pelle.svo@telia.com, petergill2@hotmail.com, manueltorio@hotmail.com, malcom.towlson@mail.com, jo.trollsas@gmail.com, geoffrey.tuck@btinternet.com, jptully7@gmail.com, gerry.tynan42@gmail.com, rolf.vonderborn@gmx.de, hugo.waibel@gmx.net, svenderikwalde@gmail.com, robertwallinfrance@yahoo.com, john.walters@zen.co.uk, fred227@btinternet.com, richard.ward@ednet.uk, ewheeler@wheelergroup.com, pgorwhite@aol.com, eikowiersema5@gmail.com, peterwiks@gmail.com, djhwilliams13@gmail.com, elparaisopete@gmail.com, worthersplus8@yahoo.com, melaandrita@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1799,51 +1796,51 @@
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="8">
         <v>123987</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8">
         <v>24.0</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>90265</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8">
         <v>18.8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="8">
         <v>13</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>12</v>
@@ -1869,2610 +1866,2610 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="8">
         <v>776</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="8">
         <v>30.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>90225</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8">
-        <v>20.6</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="8">
+        <v>711</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="8">
-        <v>19.1</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="8">
-        <v>19.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="8">
+        <v>90207</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="8">
-        <v>29.5</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="8">
+        <v>190451</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="8">
-        <v>20.9</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="8">
+        <v>720</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="8">
-        <v>27.2</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="8">
+        <v>847</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D17" s="8">
-        <v>19.8</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8">
-        <v>18.2</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="8" t="s">
+      <c r="B19" s="8">
+        <v>851</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="8">
-        <v>19.0</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="8">
-        <v>18.2</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="8" t="s">
+      <c r="B21" s="8">
+        <v>90263</v>
+      </c>
+      <c r="C21" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C21" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="8">
-        <v>31.5</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>90263</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="8">
-        <v>18.3</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="8">
+        <v>90201</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="8">
-        <v>18.1</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="8">
+        <v>964</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D24" s="8">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="8">
+        <v>190422</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>28.0</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="8">
+        <v>190366</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D26" s="8">
-        <v>22.2</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="8">
+        <v>90219</v>
+      </c>
+      <c r="C27" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B27" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D27" s="8">
-        <v>21.4</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="8">
+        <v>743</v>
+      </c>
+      <c r="C28" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B28" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D28" s="8">
-        <v>28.8</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="8" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="8">
-        <v>22.0</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="8" t="s">
+      <c r="B30" s="8">
+        <v>190414</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="C30" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="8">
-        <v>28.2</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>190414</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="8">
-        <v>22.2</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="8" t="s">
+      <c r="B32" s="8">
+        <v>90239</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C32" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="8">
-        <v>23.8</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="8">
+        <v>751</v>
+      </c>
+      <c r="C33" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D33" s="8">
-        <v>18.6</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="8">
+        <v>1162</v>
+      </c>
+      <c r="C34" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B34" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D34" s="8">
-        <v>21.0</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="8" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="8">
-        <v>25.2</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="8" t="s">
+      <c r="B36" s="8">
+        <v>190461</v>
+      </c>
+      <c r="C36" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="8">
-        <v>21.8</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="8">
+        <v>767</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B37" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D37" s="8">
-        <v>22.5</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="8">
+        <v>882</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="B38" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D38" s="8">
-        <v>38.2</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="8">
+        <v>190512</v>
+      </c>
+      <c r="C39" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="B39" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D39" s="8">
-        <v>22.1</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="7" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B40" s="8">
         <v>968</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D40" s="8">
-        <v>25.8</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="B41" s="8" t="s">
+      <c r="C41" s="7" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D41" s="8">
         <v>20.8</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="B42" s="8" t="s">
+      <c r="C42" s="7" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D42" s="8">
         <v>33.6</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="8" t="s">
+      <c r="C43" s="7" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D43" s="8">
         <v>26.5</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B44" s="8">
         <v>90194</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D44" s="8">
         <v>24.8</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="B45" s="8" t="s">
+      <c r="C45" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="C45" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>25.7</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B46" s="8">
         <v>130</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D46" s="8">
         <v>21.0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="7" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B47" s="8">
         <v>190327</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D47" s="8">
         <v>20.8</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="B48" s="8" t="s">
+      <c r="C48" s="7" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D48" s="8">
         <v>19.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="7" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B49" s="8">
         <v>161</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D49" s="8">
         <v>27.7</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="7" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B50" s="8">
         <v>726</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D50" s="8">
         <v>22.0</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="B51" s="8" t="s">
+      <c r="C51" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="C51" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="8">
-        <v>21.3</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="B52" s="8" t="s">
+      <c r="C52" s="7" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D52" s="8">
         <v>23.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="B53" s="8" t="s">
+      <c r="C53" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>29.6</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="7" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B54" s="8">
         <v>179</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D54" s="8">
         <v>27.4</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="B55" s="8" t="s">
+      <c r="C55" s="7" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D55" s="8">
         <v>19.9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B56" s="8">
         <v>1000</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D56" s="8">
         <v>27.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="7" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B57" s="8">
         <v>991</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D57" s="8">
-        <v>20.9</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B58" s="8">
         <v>829</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D58" s="8">
-        <v>18.2</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="B59" s="8" t="s">
+      <c r="C59" s="7" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D59" s="8">
         <v>31.8</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="7" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B60" s="8">
         <v>886</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D60" s="8">
         <v>19.8</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="7" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B61" s="8">
         <v>90150</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D61" s="8">
         <v>28.7</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="7" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B62" s="8">
         <v>11811</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D62" s="8">
         <v>20.9</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B63" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="B63" s="8" t="s">
+      <c r="C63" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="C63" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="8">
-        <v>22.0</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="7" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B64" s="8">
         <v>90192</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D64" s="8">
         <v>28.4</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B65" s="8">
         <v>714</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D65" s="8">
-        <v>24.5</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B66" s="8">
         <v>865</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D66" s="8">
-        <v>20.6</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="7" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B67" s="8">
         <v>999931</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D67" s="8">
         <v>18.0</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B68" s="8">
         <v>671</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D68" s="8">
-        <v>34.3</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="7" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B69" s="8">
         <v>190459</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D69" s="8">
         <v>21.8</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B70" s="8">
         <v>190400</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D70" s="8">
         <v>23.5</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B71" s="8">
         <v>698</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D71" s="8">
-        <v>28.0</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="7" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B72" s="8">
         <v>830</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D72" s="8">
-        <v>20.0</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B73" s="8">
         <v>759</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D73" s="8">
-        <v>24.0</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="7" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B74" s="8">
         <v>762</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D74" s="8">
         <v>28.0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="7" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B75" s="8">
         <v>790</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D75" s="8">
         <v>18.7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="7" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B76" s="8">
         <v>190433</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D76" s="8">
         <v>26.4</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B77" s="8">
         <v>757</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D77" s="8">
         <v>30.5</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="7" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B78" s="8">
         <v>190474</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D78" s="8">
         <v>21.3</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B79" s="8">
         <v>986</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D79" s="8">
         <v>19.9</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B80" s="8">
         <v>101983</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D80" s="8">
         <v>18.0</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B81" s="8">
         <v>789</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D81" s="8">
         <v>21.8</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B82" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="B82" s="8" t="s">
+      <c r="C82" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="C82" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" s="8">
-        <v>26.5</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B83" s="8">
         <v>90190</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D83" s="8">
         <v>25.1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B84" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="B84" s="8" t="s">
+      <c r="C84" s="7" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D84" s="8">
         <v>23.8</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="7" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B85" s="8">
         <v>686</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D85" s="8">
         <v>18.9</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B86" s="8">
         <v>867</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D86" s="8">
-        <v>26.0</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B87" s="8">
         <v>902</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D87" s="8">
         <v>28.0</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B88" s="8">
         <v>840</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D88" s="8">
         <v>20.7</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B89" s="8">
         <v>983</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D89" s="8">
         <v>21.2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B90" s="8">
         <v>90271</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D90" s="8">
         <v>26.3</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B91" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="B91" s="8" t="s">
+      <c r="C91" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="C91" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="8">
-        <v>18.2</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B92" s="8">
         <v>8065</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D92" s="8">
         <v>18.0</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B93" s="8">
         <v>676</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D93" s="8">
         <v>28.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B94" s="8">
         <v>305</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D94" s="8">
         <v>22.8</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B95" s="8">
         <v>190319</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D95" s="8">
         <v>18.6</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B96" s="8">
         <v>8055</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D96" s="8">
         <v>25.4</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="7" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B97" s="8">
         <v>967</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D97" s="8">
-        <v>19.7</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B98" s="8">
         <v>985</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D98" s="8">
-        <v>23.9</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B99" s="8">
         <v>90251</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D99" s="8">
         <v>28.0</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B100" s="8">
         <v>854</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D100" s="8">
         <v>20.9</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B101" s="8">
         <v>728</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D101" s="8">
         <v>21.2</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B102" s="8">
         <v>858</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D102" s="8">
-        <v>21.8</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B103" s="8">
         <v>190382</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D103" s="8">
         <v>23.8</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B104" s="8">
         <v>190361</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D104" s="8">
-        <v>22.4</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B105" s="8">
         <v>90253</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D105" s="8">
         <v>22.8</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B106" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="B106" s="8" t="s">
+      <c r="C106" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="C106" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="8">
-        <v>33.3</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="7" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B107" s="8">
         <v>190335</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D107" s="8">
         <v>26.9</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="B108" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="B108" s="8" t="s">
+      <c r="C108" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="C108" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D108" s="8">
-        <v>24.3</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B109" s="8">
         <v>8005</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D109" s="8">
         <v>19.8</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="7" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B110" s="8">
         <v>973</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D110" s="8">
         <v>18.0</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="7" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B111" s="8">
         <v>90238</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D111" s="8">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="B112" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="B112" s="8" t="s">
+      <c r="C112" s="7" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D112" s="8">
         <v>24.0</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="B113" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="B113" s="8" t="s">
+      <c r="C113" s="7" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D113" s="8">
         <v>19.8</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="B114" s="8" t="s">
         <v>249</v>
       </c>
-      <c r="B114" s="8" t="s">
+      <c r="C114" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D114" s="8">
         <v>26.5</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B115" s="8">
         <v>708</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D115" s="8">
         <v>28.0</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="B116" s="8" t="s">
         <v>254</v>
       </c>
-      <c r="B116" s="8" t="s">
+      <c r="C116" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="C116" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" s="8">
-        <v>21.9</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="7" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B117" s="8">
         <v>190420</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D117" s="8">
         <v>24.9</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B118" s="8">
         <v>938</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D118" s="8">
         <v>31.0</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B119" s="8">
         <v>870</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D119" s="8">
         <v>26.5</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B120" s="8">
         <v>839</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D120" s="8">
-        <v>30.1</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B121" s="8">
         <v>90232</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D121" s="8">
-        <v>20.2</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B122" s="8">
         <v>885</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D122" s="8">
         <v>22.5</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B123" s="8">
         <v>26197</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D123" s="8">
         <v>20.8</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B124" s="8">
         <v>874</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D124" s="8">
         <v>22.1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B125" s="8">
         <v>717</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D125" s="8">
         <v>19.2</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B126" s="8">
         <v>1010</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D126" s="8">
         <v>18.8</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B127" s="8">
         <v>890</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D127" s="8">
         <v>26.9</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="B128" s="8">
+        <v>1006</v>
+      </c>
+      <c r="C128" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="B128" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D128" s="8">
-        <v>18.6</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B129" s="8" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D129" s="8">
-        <v>23.8</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="7" t="s">
         <v>282</v>
       </c>
-      <c r="B130" s="8" t="s">
+      <c r="B130" s="8">
+        <v>90188</v>
+      </c>
+      <c r="C130" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="C130" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" s="8">
-        <v>22.5</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B131" s="8">
+        <v>90267</v>
+      </c>
+      <c r="C131" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="B131" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D131" s="8">
-        <v>21.1</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B132" s="8">
+        <v>190310</v>
+      </c>
+      <c r="C132" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="B132" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D132" s="8">
-        <v>23.8</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B133" s="8">
+        <v>190317</v>
+      </c>
+      <c r="C133" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="B133" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D133" s="8">
-        <v>29.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B134" s="8">
+        <v>90205</v>
+      </c>
+      <c r="C134" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="B134" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D134" s="8">
-        <v>28.4</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="B135" s="8">
+        <v>679</v>
+      </c>
+      <c r="C135" s="7" t="s">
         <v>293</v>
       </c>
-      <c r="B135" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D135" s="8">
-        <v>19.0</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B136" s="8">
+        <v>816</v>
+      </c>
+      <c r="C136" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="B136" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D136" s="8">
-        <v>23.4</v>
+        <v>26.8</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B137" s="8">
+        <v>436</v>
+      </c>
+      <c r="C137" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="B137" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D137" s="8">
-        <v>27.1</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="B138" s="8">
+        <v>190313</v>
+      </c>
+      <c r="C138" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="B138" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D138" s="8">
-        <v>24.4</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B139" s="8">
+        <v>844</v>
+      </c>
+      <c r="C139" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="B139" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D139" s="8">
-        <v>29.4</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B140" s="8">
         <v>441</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D140" s="8">
         <v>19.9</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B141" s="8">
         <v>946</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D141" s="8">
-        <v>29.4</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B142" s="8">
         <v>8064</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D142" s="8">
         <v>25.3</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B143" s="8">
         <v>916</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D143" s="8">
-        <v>25.3</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="B144" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="B144" s="8" t="s">
+      <c r="C144" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="D144" s="8">
         <v>26.7</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B145" s="8">
         <v>842</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D145" s="8">
         <v>25.1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="B146" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="B146" s="8" t="s">
+      <c r="C146" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="D146" s="8">
         <v>26.5</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B147" s="8" t="s">
         <v>319</v>
       </c>
-      <c r="B147" s="8" t="s">
+      <c r="C147" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="D147" s="8">
         <v>24.9</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B148" s="8">
         <v>190351</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D148" s="8">
-        <v>19.0</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B149" s="8">
         <v>105555</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D149" s="8">
         <v>18.0</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B150" s="8">
         <v>90173</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D150" s="8">
-        <v>20.2</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B151" s="8">
         <v>953</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D151" s="8">
-        <v>27.3</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B152" s="8">
         <v>473</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="D152" s="8">
         <v>26.0</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B153" s="8">
         <v>190401</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D153" s="8">
         <v>20.4</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B154" s="8">
         <v>90249</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D154" s="8">
         <v>22.0</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B155" s="8">
         <v>944</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D155" s="8">
-        <v>28.3</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B156" s="8">
         <v>924</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D156" s="8">
-        <v>25.1</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B157" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="B157" s="8" t="s">
+      <c r="C157" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D157" s="8">
         <v>26.6</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B158" s="8">
         <v>190520</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D158" s="8">
         <v>18.0</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B159" s="8">
         <v>90231</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D159" s="8">
         <v>26.3</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B160" s="8">
+        <v>190393</v>
+      </c>
+      <c r="C160" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="B160" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D160" s="8">
-        <v>19.1</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B161" s="8" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>190393</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D161" s="8">
-        <v>20.6</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="B162" s="8" t="s">
+      <c r="B162" s="8">
+        <v>777</v>
+      </c>
+      <c r="C162" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C162" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" s="8">
-        <v>24.4</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B163" s="8">
+        <v>770</v>
+      </c>
+      <c r="C163" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B163" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D163" s="8">
-        <v>19.6</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B164" s="8">
+        <v>8043</v>
+      </c>
+      <c r="C164" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="B164" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D164" s="8">
-        <v>25.7</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="B165" s="8">
+        <v>90274</v>
+      </c>
+      <c r="C165" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="B165" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D165" s="8">
-        <v>31.1</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B166" s="8">
+        <v>861</v>
+      </c>
+      <c r="C166" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B166" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D166" s="8">
-        <v>20.4</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B167" s="8" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D167" s="8">
-        <v>27.1</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="B168" s="8" t="s">
+      <c r="B168" s="8">
+        <v>549</v>
+      </c>
+      <c r="C168" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="C168" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D168" s="8">
-        <v>23.1</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B169" s="8">
+        <v>565</v>
+      </c>
+      <c r="C169" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="B169" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D169" s="8">
-        <v>19.4</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B170" s="8">
+        <v>90187</v>
+      </c>
+      <c r="C170" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="B170" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D170" s="8">
-        <v>25.0</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B171" s="8" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>90187</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D171" s="8">
-        <v>18.1</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="7" t="s">
         <v>373</v>
       </c>
       <c r="B172" s="8" t="s">
         <v>374</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D172" s="8">
-        <v>23.6</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="7" t="s">
         <v>376</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>377</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D173" s="8">
-        <v>21.9</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B174" s="8" t="s">
+      <c r="B174" s="8">
+        <v>90256</v>
+      </c>
+      <c r="C174" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C174" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="8">
-        <v>27.8</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B175" s="8">
+        <v>190495</v>
+      </c>
+      <c r="C175" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B175" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D175" s="8">
-        <v>20.4</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B176" s="8">
+        <v>90286</v>
+      </c>
+      <c r="C176" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="B176" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D176" s="8">
-        <v>23.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B177" s="8" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>90286</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D177" s="8">
-        <v>22.2</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B178" s="8" t="s">
+      <c r="B178" s="8">
+        <v>955</v>
+      </c>
+      <c r="C178" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C178" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="8">
-        <v>23.4</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B179" s="8">
+        <v>190398</v>
+      </c>
+      <c r="C179" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="B179" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D179" s="8">
-        <v>22.1</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B180" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="B180" s="8" t="s">
+      <c r="C180" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D180" s="8">
         <v>22.3</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B181" s="8">
         <v>926</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D181" s="8">
         <v>24.4</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B182" s="8">
         <v>931</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D182" s="8">
         <v>27.4</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B183" s="8">
         <v>190394</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D183" s="8">
         <v>20.0</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B184" s="8">
         <v>690</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D184" s="8">
-        <v>22.4</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B185" s="8">
         <v>603</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D185" s="8">
         <v>20.3</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B186" s="8">
         <v>190539</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D186" s="8">
         <v>23.8</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B187" s="8">
         <v>90245</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D187" s="8">
         <v>21.1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="B188" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="B188" s="8" t="s">
+      <c r="C188" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C188" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="8">
-        <v>20.4</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B189" s="8">
         <v>677</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D189" s="8">
         <v>20.0</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B190" s="8">
         <v>90176</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D190" s="8">
-        <v>19.9</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B191" s="8">
         <v>190494</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D191" s="8">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B192" s="8">
         <v>634</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D192" s="8">
         <v>19.7</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B193" s="8">
         <v>906</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D193" s="8">
-        <v>20.4</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B194" s="8">
         <v>635</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D194" s="8">
         <v>21.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>