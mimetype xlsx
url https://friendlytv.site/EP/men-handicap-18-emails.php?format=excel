--- v1 (2026-06-05)
+++ v2 (2026-07-28)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Men Handicap 18+" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
   <si>
     <t>Men with Handicap 18 or Over</t>
   </si>
   <si>
-    <t>Generated: 06/06/2026 01:29</t>
+    <t>Generated: 28/07/2026 17:37</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Member ID</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Handicap</t>
   </si>
   <si>
     <t>Emails (Comma-separated)</t>
   </si>
   <si>
     <t>AAA</t>
   </si>
   <si>
     <t>barry@namic.no</t>
   </si>
   <si>
     <t>AARNES, PER</t>
   </si>
@@ -100,56 +100,50 @@
   <si>
     <t>pmjfarnold@gmail.com</t>
   </si>
   <si>
     <t>ASHTON, STEPHEN F.</t>
   </si>
   <si>
     <t>00014</t>
   </si>
   <si>
     <t>sfashton2@gmail.com</t>
   </si>
   <si>
     <t>ASKHEIM, PHILIP</t>
   </si>
   <si>
     <t>phillipaskheim@me.com</t>
   </si>
   <si>
     <t>ATKINSON, IAN</t>
   </si>
   <si>
     <t>ian_atkinson@hotmail.com</t>
   </si>
   <si>
-    <t>BAMFORTH, MICHAEL</t>
-[...4 lines deleted...]
-  <si>
     <t>BARKESS, MIKE</t>
   </si>
   <si>
     <t>mike@sm4u.es</t>
   </si>
   <si>
     <t>BARTER, CYRIL H.</t>
   </si>
   <si>
     <t>00006</t>
   </si>
   <si>
     <t>cyril.barter@gmail.com</t>
   </si>
   <si>
     <t>BATTY, RONALD (BF)</t>
   </si>
   <si>
     <t>batty.ronald@gmail.com</t>
   </si>
   <si>
     <t>BAY, JENS (BF)</t>
   </si>
   <si>
     <t>00080</t>
@@ -211,56 +205,50 @@
   <si>
     <t>BRUCE, ALISDAIR</t>
   </si>
   <si>
     <t>00082</t>
   </si>
   <si>
     <t>alisdairbruce121@hotmail.com</t>
   </si>
   <si>
     <t>BYRNE, GARY</t>
   </si>
   <si>
     <t>gbyrne@outlook.ie</t>
   </si>
   <si>
     <t>CAHILL, DESMOND (BF)</t>
   </si>
   <si>
     <t>00048</t>
   </si>
   <si>
     <t>desviv@icloud.com</t>
   </si>
   <si>
-    <t>CHACON PINEDA, ANGEL</t>
-[...4 lines deleted...]
-  <si>
     <t>CHAMBERLAIN, PAUL</t>
   </si>
   <si>
     <t>jpc49@hotmail.co.uk</t>
   </si>
   <si>
     <t>CLARK, GRAHAM</t>
   </si>
   <si>
     <t>clark.graham@btinternet.com</t>
   </si>
   <si>
     <t>COHEN, DESMOND</t>
   </si>
   <si>
     <t>00114</t>
   </si>
   <si>
     <t>descohen2@gmail.com</t>
   </si>
   <si>
     <t>COLLE, JEAN</t>
   </si>
   <si>
     <t>jean@colle-backoffice.be</t>
@@ -271,71 +259,65 @@
   <si>
     <t>cj_colley@yahoo.co.uk</t>
   </si>
   <si>
     <t>COLLEY, VIC</t>
   </si>
   <si>
     <t>viccolley@mac.com</t>
   </si>
   <si>
     <t>CONNOLLY, JOE</t>
   </si>
   <si>
     <t>joemconnolly@aol.com</t>
   </si>
   <si>
     <t>COOK, DAVID</t>
   </si>
   <si>
     <t>dlancecook@hotmail.com</t>
   </si>
   <si>
     <t>CORBY, MALCOLM</t>
   </si>
   <si>
-    <t>00108</t>
-[...1 lines deleted...]
-  <si>
     <t>malcolm_corby@hotmail.com</t>
   </si>
   <si>
     <t>CORDINER, TOM</t>
   </si>
   <si>
     <t>00121</t>
   </si>
   <si>
     <t>cordinerthomas@gmail.com</t>
   </si>
   <si>
     <t>COULTHARD, MICHAEL</t>
   </si>
   <si>
-    <t>00091</t>
-[...1 lines deleted...]
-  <si>
     <t>mike@mcoulthard.co.uk</t>
   </si>
   <si>
     <t>COVINGTON, MIKE</t>
   </si>
   <si>
     <t>mikecovington@hotmail.com</t>
   </si>
   <si>
     <t>CRAGG, BRIAN CHRISTOPHER</t>
   </si>
   <si>
     <t>00052</t>
   </si>
   <si>
     <t>craggspain@hotmail.com</t>
   </si>
   <si>
     <t>CROWLEY, STEVE (P)</t>
   </si>
   <si>
     <t>steve.crowley@sureaid.com</t>
   </si>
   <si>
     <t>CRUX, MICHAEL</t>
@@ -379,53 +361,50 @@
   <si>
     <t>00191</t>
   </si>
   <si>
     <t>the_desmonds@hotmail.com</t>
   </si>
   <si>
     <t>DILASSER, GUY</t>
   </si>
   <si>
     <t>00123</t>
   </si>
   <si>
     <t>guypollydilasser@gmail.com</t>
   </si>
   <si>
     <t>DIXON, JOHN</t>
   </si>
   <si>
     <t>dixonjo@live.com</t>
   </si>
   <si>
     <t>DONOVAN, LEIGH</t>
   </si>
   <si>
-    <t>00094</t>
-[...1 lines deleted...]
-  <si>
     <t>leighdonovan1@gmail.com</t>
   </si>
   <si>
     <t>DUERRMEYER, JOSEPH</t>
   </si>
   <si>
     <t>j.duerrmeyer@gmail.com</t>
   </si>
   <si>
     <t>DUNNE, BRIAN</t>
   </si>
   <si>
     <t>briandun49@gmail.com</t>
   </si>
   <si>
     <t>DWYER, GEORGE</t>
   </si>
   <si>
     <t>gfd@fea.st</t>
   </si>
   <si>
     <t>EADIE, JIM</t>
   </si>
   <si>
     <t>00184</t>
@@ -565,53 +544,50 @@
   <si>
     <t>HALLIDAY, JOHN R</t>
   </si>
   <si>
     <t>johnrhalliday@hotmail.com</t>
   </si>
   <si>
     <t>HAMM, RICHARD</t>
   </si>
   <si>
     <t>00261</t>
   </si>
   <si>
     <t>rich.hamm1@gmail.com</t>
   </si>
   <si>
     <t>HANRAHAN, CONOR</t>
   </si>
   <si>
     <t>drconh@gmail.com</t>
   </si>
   <si>
     <t>HANRAHAN, DES</t>
   </si>
   <si>
-    <t>00247</t>
-[...1 lines deleted...]
-  <si>
     <t>deshanrahan115@gmail.com</t>
   </si>
   <si>
     <t>HARROLD, BRIAN</t>
   </si>
   <si>
     <t>bhap66@yahoo.com</t>
   </si>
   <si>
     <t>HARTLEY, JAMES</t>
   </si>
   <si>
     <t>jimhartley111@sky.com</t>
   </si>
   <si>
     <t>HAUPTMANN, GERNARDT</t>
   </si>
   <si>
     <t>gerhardt.hauptmann@gmail.com</t>
   </si>
   <si>
     <t>HAWKINS, JOHN</t>
   </si>
   <si>
     <t>jihespana@hotmail.com</t>
@@ -763,53 +739,50 @@
   <si>
     <t>peterl@mapartnership.co.uk</t>
   </si>
   <si>
     <t>LUCKENHAUSEN, RAINER</t>
   </si>
   <si>
     <t>00919</t>
   </si>
   <si>
     <t>rslueckenhausen@web.de</t>
   </si>
   <si>
     <t>MAHFOUZ, JOSEPH</t>
   </si>
   <si>
     <t>00372</t>
   </si>
   <si>
     <t>mahfouz.joseph68@gmail.com</t>
   </si>
   <si>
     <t>MALONEY, HUGH</t>
   </si>
   <si>
-    <t>00370</t>
-[...1 lines deleted...]
-  <si>
     <t>handjmaloney@hotmail.com</t>
   </si>
   <si>
     <t>MANUSSET, JEAN MARC</t>
   </si>
   <si>
     <t>jmjm2011@icloud.com</t>
   </si>
   <si>
     <t>MARREN, JOSEPH</t>
   </si>
   <si>
     <t>00374</t>
   </si>
   <si>
     <t>joemarren@hotmail.com</t>
   </si>
   <si>
     <t>MARTIN BERISTAIN, JAVIER</t>
   </si>
   <si>
     <t>jmartinb@heliosolar.com</t>
   </si>
   <si>
     <t>MARTINEZ, ROY</t>
@@ -1021,50 +994,56 @@
   <si>
     <t>RAY, HUGHES</t>
   </si>
   <si>
     <t>tesworks@aol.com</t>
   </si>
   <si>
     <t>RIGBY, RONALD</t>
   </si>
   <si>
     <t>esteponaron@aol.com</t>
   </si>
   <si>
     <t>RINMAN, CHRISTOFFER</t>
   </si>
   <si>
     <t>chjhr2@gmail.com</t>
   </si>
   <si>
     <t>RISINGER, JAN</t>
   </si>
   <si>
     <t>jan@risinger.se</t>
   </si>
   <si>
+    <t>ROOSENDAAL, LOES</t>
+  </si>
+  <si>
+    <t>loes.roosendaal@telenet.be</t>
+  </si>
+  <si>
     <t>ROTHSTEIN, LEONARD</t>
   </si>
   <si>
     <t>lenny.rothstein@outlook.com</t>
   </si>
   <si>
     <t>RYAN, BILLY</t>
   </si>
   <si>
     <t>billy@elive.net</t>
   </si>
   <si>
     <t>RYAN, EAMONN</t>
   </si>
   <si>
     <t>00500</t>
   </si>
   <si>
     <t>eandtryan@gmail.com</t>
   </si>
   <si>
     <t>RYDER, SCOTT</t>
   </si>
   <si>
     <t>sryder6@gmail.com</t>
@@ -1288,51 +1267,51 @@
   <si>
     <t>WILLIAMS, DAVID</t>
   </si>
   <si>
     <t>djhwilliams13@gmail.com</t>
   </si>
   <si>
     <t>WILLIAMS, PETER</t>
   </si>
   <si>
     <t>elparaisopete@gmail.com</t>
   </si>
   <si>
     <t>WORTHINGTON, DEREK</t>
   </si>
   <si>
     <t>worthersplus8@yahoo.com</t>
   </si>
   <si>
     <t>ZIVKOVIC, MILOMIR</t>
   </si>
   <si>
     <t>melaandrita@gmail.com</t>
   </si>
   <si>
-    <t>barry@namic.no, per@yonc.com, monsaarskog@gmail.com, epevents@scala4.com, agha236@yahoo.co.uk, gilles7agostini@hotmail.fr, pmjfarnold@gmail.com, sfashton2@gmail.com, phillipaskheim@me.com, ian_atkinson@hotmail.com, mnbamforth@gmail.com, mike@sm4u.es, cyril.barter@gmail.com, batty.ronald@gmail.com, jensbay.pc@gmail.com, philippe.beauduin@telenet.be, pbeaugrand@gmail.com, per@bergvall.no, brendanandpaulineberry@gmail.com, torbjorn@bodin.com, marcbosch@promabo.nl, gary@boylangroup.net, danbrewin@aol.com, alisdairbruce121@hotmail.com, gbyrne@outlook.ie, desviv@icloud.com, chaconpine@icloud.com, jpc49@hotmail.co.uk, clark.graham@btinternet.com, descohen2@gmail.com, jean@colle-backoffice.be, cj_colley@yahoo.co.uk, viccolley@mac.com, joemconnolly@aol.com, dlancecook@hotmail.com, malcolm_corby@hotmail.com, cordinerthomas@gmail.com, mike@mcoulthard.co.uk, mikecovington@hotmail.com, craggspain@hotmail.com, steve.crowley@sureaid.com, mikecrux49@gmail.com, nora.cullinane@gmail.com, r.demoor.marbella@gmail.com, tony.dean.ie@gmail.com, josedelgolf@gmail.com, the_desmonds@hotmail.com, guypollydilasser@gmail.com, dixonjo@live.com, leighdonovan1@gmail.com, j.duerrmeyer@gmail.com, briandun49@gmail.com, gfd@fea.st, jim.eadie@icloud.com, oeystein.eliassen@online.no, tesellis@yahoo.co.uk, gold@riversquare.co.uk, kfconsultancy@icloud.com, jmfg21@gmail.com, ppferrin@gmail.com, bcferris53@gmail.com, finance@elparaisogolf.com, ernstforsberg50@gmail.com, venturesspain@mail.com, john.gallacher@hotmail.com, armandogaonam@gmail.com, robngarnett@gmail.com, garsia48@yahoo.co.uk, rbg@rbgibson.co.uk, gillbarrybg@gmail.com, chris.gilroy@outlook.ie, albgioggi@gmail.com, kjell@agentfoto.se, kaj.hagglund@gmail.com, sales@elparaisogolf.com, johnrhalliday@hotmail.com, rich.hamm1@gmail.com, drconh@gmail.com, deshanrahan115@gmail.com, bhap66@yahoo.com, jimhartley111@sky.com, gerhardt.hauptmann@gmail.com, jihespana@hotmail.com, basweet@yahoo.co.uk, joerg.hermes@gmx.de, ericherrington8@gmail.com, majhockin@live.co.uk, t.ilex@yahoo.ie, ad.howe@yahoo.co.uk, phveem@gmail.com, finn.benthe@outlook.dk, roger.jones0511@gmail.com, ccbj1954@gmail.com, trygvekase@gmail.com, steviekatz@yahoo.co.uk, kendonpaddy@gmail.com, howard@kenton.it, kundrotasalgimantas@gmail.com, manuel.lacarte@gmail.com, christer.lagerstedt@lagerstedtsfamiljen.se, jlari@sky.com, tomas@magdalenaslazaro.com, eric.leicester@gmail.com, eleyton@aol.com, glittle@live.co.uk, peterl@mapartnership.co.uk, rslueckenhausen@web.de, mahfouz.joseph68@gmail.com, handjmaloney@hotmail.com, jmjm2011@icloud.com, joemarren@hotmail.com, jmartinb@heliosolar.com, roy.martinez980@gmail.com, charmas.associate@icloud.com, ian.mcadam1950@gmail.com, candcmcewan@hotmail.com, stphnmelville@gmail.com, mikecrux49@gmail.com, richardmohacsi@yahoo.com, p.molhant@gmail.com, stvmor2@gmail.com, eamueller@bluewin.ch, sjnelvik@gmail.com, robingmatt@aol.com, alannicol1@yahoo.com, norbergsoren60@gmail.com, seamus_odonoghue@yahoo.co.uk, brendanonthemove@gmail.com, obrien.christopher56@gmail.com, tyning18@btinternet.com, jamesdodea@gmail.com, jerryodonnell@eircom.net, comara2013@gmail.com, moh_170@hotmail.com, ianoliver137@gmail.com, christian.onado1@yahoo.fr, timopakkala10@gmail.com, rgpegrum@hotmail.com, jpemberton60@gmail.com, pickard603@btinternet.com, michaelpoole43@hotmail.com, magnuspousette53@gmail.com, erwin.provoost@milagro.be, david@elparaisogolf.onmicrosoft.com, ramsayron@icloud.com, tesworks@aol.com, esteponaron@aol.com, chjhr2@gmail.com, jan@risinger.se, lenny.rothstein@outlook.com, billy@elive.net, eandtryan@gmail.com, sryder6@gmail.com, phillipsharpes1705@gmail.com, gunnar_sjokvist@hotmail.com, davidjsmith139@gmail.com, jebsi2@gmail.com, johneds@tiscali.co.uk, vin.piltown@gmail.com, lsm@telia.com, christophe.soutter@gmail.com, tstafford@codec.ie, mikestevens@zoo.co.uk, thestudleys1980@gmail.com, mail.philipsutton@gmail.com, csveden@outlook.com, pelle.svo@telia.com, petergill2@hotmail.com, manueltorio@hotmail.com, malcom.towlson@mail.com, jo.trollsas@gmail.com, geoffrey.tuck@btinternet.com, jptully7@gmail.com, gerry.tynan42@gmail.com, rolf.vonderborn@gmx.de, hugo.waibel@gmx.net, svenderikwalde@gmail.com, robertwallinfrance@yahoo.com, john.walters@zen.co.uk, fred227@btinternet.com, richard.ward@ednet.uk, ewheeler@wheelergroup.com, pgorwhite@aol.com, eikowiersema5@gmail.com, peterwiks@gmail.com, djhwilliams13@gmail.com, elparaisopete@gmail.com, worthersplus8@yahoo.com, melaandrita@gmail.com</t>
+    <t>barry@namic.no, per@yonc.com, monsaarskog@gmail.com, epevents@scala4.com, agha236@yahoo.co.uk, gilles7agostini@hotmail.fr, pmjfarnold@gmail.com, sfashton2@gmail.com, phillipaskheim@me.com, ian_atkinson@hotmail.com, mike@sm4u.es, cyril.barter@gmail.com, batty.ronald@gmail.com, jensbay.pc@gmail.com, philippe.beauduin@telenet.be, pbeaugrand@gmail.com, per@bergvall.no, brendanandpaulineberry@gmail.com, torbjorn@bodin.com, marcbosch@promabo.nl, gary@boylangroup.net, danbrewin@aol.com, alisdairbruce121@hotmail.com, gbyrne@outlook.ie, desviv@icloud.com, jpc49@hotmail.co.uk, clark.graham@btinternet.com, descohen2@gmail.com, jean@colle-backoffice.be, cj_colley@yahoo.co.uk, viccolley@mac.com, joemconnolly@aol.com, dlancecook@hotmail.com, malcolm_corby@hotmail.com, cordinerthomas@gmail.com, mike@mcoulthard.co.uk, mikecovington@hotmail.com, craggspain@hotmail.com, steve.crowley@sureaid.com, mikecrux49@gmail.com, nora.cullinane@gmail.com, r.demoor.marbella@gmail.com, tony.dean.ie@gmail.com, josedelgolf@gmail.com, the_desmonds@hotmail.com, guypollydilasser@gmail.com, dixonjo@live.com, leighdonovan1@gmail.com, j.duerrmeyer@gmail.com, briandun49@gmail.com, gfd@fea.st, jim.eadie@icloud.com, oeystein.eliassen@online.no, tesellis@yahoo.co.uk, gold@riversquare.co.uk, kfconsultancy@icloud.com, jmfg21@gmail.com, ppferrin@gmail.com, bcferris53@gmail.com, finance@elparaisogolf.com, ernstforsberg50@gmail.com, venturesspain@mail.com, john.gallacher@hotmail.com, armandogaonam@gmail.com, robngarnett@gmail.com, garsia48@yahoo.co.uk, rbg@rbgibson.co.uk, gillbarrybg@gmail.com, chris.gilroy@outlook.ie, albgioggi@gmail.com, kjell@agentfoto.se, kaj.hagglund@gmail.com, sales@elparaisogolf.com, johnrhalliday@hotmail.com, rich.hamm1@gmail.com, drconh@gmail.com, deshanrahan115@gmail.com, bhap66@yahoo.com, jimhartley111@sky.com, gerhardt.hauptmann@gmail.com, jihespana@hotmail.com, basweet@yahoo.co.uk, joerg.hermes@gmx.de, ericherrington8@gmail.com, majhockin@live.co.uk, t.ilex@yahoo.ie, ad.howe@yahoo.co.uk, phveem@gmail.com, finn.benthe@outlook.dk, roger.jones0511@gmail.com, ccbj1954@gmail.com, trygvekase@gmail.com, steviekatz@yahoo.co.uk, kendonpaddy@gmail.com, howard@kenton.it, kundrotasalgimantas@gmail.com, manuel.lacarte@gmail.com, christer.lagerstedt@lagerstedtsfamiljen.se, jlari@sky.com, tomas@magdalenaslazaro.com, eric.leicester@gmail.com, eleyton@aol.com, glittle@live.co.uk, peterl@mapartnership.co.uk, rslueckenhausen@web.de, mahfouz.joseph68@gmail.com, handjmaloney@hotmail.com, jmjm2011@icloud.com, joemarren@hotmail.com, jmartinb@heliosolar.com, roy.martinez980@gmail.com, charmas.associate@icloud.com, ian.mcadam1950@gmail.com, candcmcewan@hotmail.com, stphnmelville@gmail.com, mikecrux49@gmail.com, richardmohacsi@yahoo.com, p.molhant@gmail.com, stvmor2@gmail.com, eamueller@bluewin.ch, sjnelvik@gmail.com, robingmatt@aol.com, alannicol1@yahoo.com, norbergsoren60@gmail.com, seamus_odonoghue@yahoo.co.uk, brendanonthemove@gmail.com, obrien.christopher56@gmail.com, tyning18@btinternet.com, jamesdodea@gmail.com, jerryodonnell@eircom.net, comara2013@gmail.com, moh_170@hotmail.com, ianoliver137@gmail.com, christian.onado1@yahoo.fr, timopakkala10@gmail.com, rgpegrum@hotmail.com, jpemberton60@gmail.com, pickard603@btinternet.com, michaelpoole43@hotmail.com, magnuspousette53@gmail.com, erwin.provoost@milagro.be, david@elparaisogolf.onmicrosoft.com, ramsayron@icloud.com, tesworks@aol.com, esteponaron@aol.com, chjhr2@gmail.com, jan@risinger.se, loes.roosendaal@telenet.be, lenny.rothstein@outlook.com, billy@elive.net, eandtryan@gmail.com, sryder6@gmail.com, phillipsharpes1705@gmail.com, gunnar_sjokvist@hotmail.com, davidjsmith139@gmail.com, jebsi2@gmail.com, johneds@tiscali.co.uk, vin.piltown@gmail.com, lsm@telia.com, christophe.soutter@gmail.com, tstafford@codec.ie, mikestevens@zoo.co.uk, thestudleys1980@gmail.com, mail.philipsutton@gmail.com, csveden@outlook.com, pelle.svo@telia.com, petergill2@hotmail.com, manueltorio@hotmail.com, malcom.towlson@mail.com, jo.trollsas@gmail.com, geoffrey.tuck@btinternet.com, jptully7@gmail.com, gerry.tynan42@gmail.com, rolf.vonderborn@gmx.de, hugo.waibel@gmx.net, svenderikwalde@gmail.com, robertwallinfrance@yahoo.com, john.walters@zen.co.uk, fred227@btinternet.com, richard.ward@ednet.uk, ewheeler@wheelergroup.com, pgorwhite@aol.com, eikowiersema5@gmail.com, peterwiks@gmail.com, djhwilliams13@gmail.com, elparaisopete@gmail.com, worthersplus8@yahoo.com, melaandrita@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1739,54 +1718,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E194"/>
+  <dimension ref="A1:E193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A6" sqref="A6:D194"/>
+      <selection activeCell="A6" sqref="A6:D193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="6"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="6"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="3" t="s">
         <v>2</v>
@@ -1796,51 +1775,51 @@
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="8">
         <v>123987</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="8">
         <v>24.0</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>90265</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="8">
         <v>18.8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="8">
         <v>13</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>12</v>
@@ -1880,2598 +1859,2584 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>90225</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="8">
         <v>21.7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8">
         <v>711</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="8">
-        <v>20.0</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="8">
         <v>29.5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>90207</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="8">
         <v>20.9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="8">
         <v>190451</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D15" s="8">
         <v>27.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
-        <v>720</v>
+        <v>847</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="8">
-        <v>19.8</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="8">
-        <v>847</v>
+      <c r="B17" s="8" t="s">
+        <v>31</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17" s="8">
-        <v>18.0</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="7" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B18" s="8" t="s">
         <v>33</v>
+      </c>
+      <c r="B18" s="8">
+        <v>851</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="8">
-        <v>19.7</v>
+        <v>18.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="8">
-        <v>851</v>
+      <c r="B19" s="8" t="s">
+        <v>36</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19" s="8">
-        <v>18.2</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B20" s="8" t="s">
         <v>38</v>
+      </c>
+      <c r="B20" s="8">
+        <v>90263</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D20" s="8">
-        <v>31.5</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="8">
-        <v>90263</v>
+      <c r="B21" s="8" t="s">
+        <v>41</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D21" s="8">
-        <v>18.4</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B22" s="8" t="s">
         <v>43</v>
+      </c>
+      <c r="B22" s="8">
+        <v>90201</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="8">
-        <v>19.6</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="8">
-        <v>90201</v>
+        <v>964</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="8">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="8">
-        <v>964</v>
+        <v>190422</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D24" s="8">
-        <v>28.0</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="8">
-        <v>190422</v>
+        <v>190366</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="8">
-        <v>22.7</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="8">
-        <v>190366</v>
+        <v>90219</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D26" s="8">
-        <v>20.3</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="8">
-        <v>90219</v>
+        <v>743</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="8">
-        <v>26.4</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B28" s="8">
-        <v>743</v>
+      <c r="B28" s="8" t="s">
+        <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D28" s="8">
-        <v>22.0</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="7" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B29" s="8" t="s">
         <v>58</v>
+      </c>
+      <c r="B29" s="8">
+        <v>190414</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D29" s="8">
-        <v>28.2</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="8">
-        <v>190414</v>
+      <c r="B30" s="8" t="s">
+        <v>61</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D30" s="8">
-        <v>22.2</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="7" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B31" s="8" t="s">
         <v>63</v>
+      </c>
+      <c r="B31" s="8">
+        <v>751</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="8">
-        <v>23.8</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="8">
-        <v>90239</v>
+        <v>1162</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="8">
-        <v>18.0</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B33" s="8">
-        <v>751</v>
+      <c r="B33" s="8" t="s">
+        <v>68</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D33" s="8">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B34" s="8">
-        <v>1162</v>
+        <v>190461</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D34" s="8">
-        <v>26.2</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B35" s="8" t="s">
         <v>72</v>
+      </c>
+      <c r="B35" s="8">
+        <v>767</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="8">
-        <v>22.0</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="8">
-        <v>190461</v>
+        <v>882</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="8">
-        <v>22.5</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="8">
-        <v>767</v>
+        <v>190512</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="8">
-        <v>38.2</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="8">
-        <v>882</v>
+        <v>968</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D38" s="8">
-        <v>22.1</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="8">
-        <v>190512</v>
+        <v>108</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D39" s="8">
-        <v>19.5</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="B40" s="8">
-        <v>968</v>
+      <c r="B40" s="8" t="s">
+        <v>83</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D40" s="8">
-        <v>24.7</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="7" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B41" s="8" t="s">
         <v>85</v>
+      </c>
+      <c r="B41" s="8">
+        <v>91</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="8">
-        <v>20.8</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B42" s="8" t="s">
+      <c r="B42" s="8">
+        <v>90194</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="C42" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="8">
-        <v>33.6</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B43" s="8" t="s">
+      <c r="C43" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="C43" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="8">
-        <v>26.5</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="8">
+        <v>130</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="B44" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D44" s="8">
-        <v>24.8</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="8">
+        <v>190327</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="B45" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" s="8">
-        <v>24.8</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="B46" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D46" s="8">
-        <v>21.0</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="8">
+        <v>161</v>
+      </c>
+      <c r="C47" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B47" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="8">
-        <v>20.8</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="8">
+        <v>726</v>
+      </c>
+      <c r="C48" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B48" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="8">
-        <v>19.1</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="B49" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="D49" s="8">
-        <v>27.7</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" s="8" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D50" s="8">
-        <v>22.0</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>110</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D51" s="8">
-        <v>21.6</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="B52" s="8" t="s">
+      <c r="B52" s="8">
+        <v>179</v>
+      </c>
+      <c r="C52" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="C52" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="8">
-        <v>23.2</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" s="8">
+        <v>94</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>115</v>
       </c>
-      <c r="B53" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" s="8">
-        <v>29.7</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="7" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B54" s="8">
-        <v>179</v>
+        <v>1000</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D54" s="8">
-        <v>27.4</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="7" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>118</v>
+      </c>
+      <c r="B55" s="8">
+        <v>991</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D55" s="8">
-        <v>19.9</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="7" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B56" s="8">
-        <v>1000</v>
+        <v>829</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D56" s="8">
-        <v>27.3</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="7" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>991</v>
+        <v>122</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>123</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D57" s="8">
-        <v>21.4</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="7" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B58" s="8">
-        <v>829</v>
+        <v>886</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D58" s="8">
-        <v>18.1</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="7" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>127</v>
+      </c>
+      <c r="B59" s="8">
+        <v>90150</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D59" s="8">
-        <v>31.8</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="7" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B60" s="8">
-        <v>886</v>
+        <v>11811</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D60" s="8">
-        <v>19.8</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="7" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>90150</v>
+        <v>131</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>132</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D61" s="8">
-        <v>28.7</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="7" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B62" s="8">
-        <v>11811</v>
+        <v>90192</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D62" s="8">
-        <v>20.9</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="7" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>136</v>
+      </c>
+      <c r="B63" s="8">
+        <v>714</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D63" s="8">
-        <v>22.1</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="7" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B64" s="8">
-        <v>90192</v>
+        <v>865</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D64" s="8">
-        <v>28.4</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="7" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B65" s="8">
-        <v>714</v>
+        <v>999931</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D65" s="8">
-        <v>25.5</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="7" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B66" s="8">
-        <v>865</v>
+        <v>671</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D66" s="8">
-        <v>21.3</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B67" s="8">
-        <v>999931</v>
+        <v>190459</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D67" s="8">
-        <v>18.0</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="7" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B68" s="8">
-        <v>671</v>
+        <v>190400</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D68" s="8">
-        <v>33.7</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="7" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B69" s="8">
-        <v>190459</v>
+        <v>698</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D69" s="8">
-        <v>21.8</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="7" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B70" s="8">
-        <v>190400</v>
+        <v>830</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D70" s="8">
-        <v>23.5</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="7" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B71" s="8">
-        <v>698</v>
+        <v>759</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D71" s="8">
-        <v>27.3</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="7" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B72" s="8">
-        <v>830</v>
+        <v>762</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D72" s="8">
-        <v>20.9</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="7" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B73" s="8">
-        <v>759</v>
+        <v>790</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D73" s="8">
-        <v>24.4</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="7" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B74" s="8">
-        <v>762</v>
+        <v>190433</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D74" s="8">
-        <v>28.0</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="7" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B75" s="8">
-        <v>790</v>
+        <v>757</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D75" s="8">
-        <v>18.7</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B76" s="8">
-        <v>190433</v>
+        <v>190474</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D76" s="8">
-        <v>26.4</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="7" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B77" s="8">
-        <v>757</v>
+        <v>986</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D77" s="8">
-        <v>30.5</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="7" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B78" s="8">
-        <v>190474</v>
+        <v>101983</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D78" s="8">
-        <v>21.3</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="7" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B79" s="8">
-        <v>986</v>
+        <v>789</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D79" s="8">
-        <v>19.9</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="7" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>101983</v>
+        <v>170</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>171</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D80" s="8">
-        <v>18.0</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="7" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B81" s="8">
-        <v>789</v>
+        <v>90190</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D81" s="8">
-        <v>21.8</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="7" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>175</v>
+      </c>
+      <c r="B82" s="8">
+        <v>247</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D82" s="8">
-        <v>26.6</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="7" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B83" s="8">
-        <v>90190</v>
+        <v>686</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D83" s="8">
-        <v>25.1</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="7" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>179</v>
+      </c>
+      <c r="B84" s="8">
+        <v>867</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D84" s="8">
-        <v>23.8</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B85" s="8">
-        <v>686</v>
+        <v>902</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D85" s="8">
-        <v>18.9</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="7" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B86" s="8">
-        <v>867</v>
+        <v>840</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D86" s="8">
-        <v>26.1</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="7" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B87" s="8">
-        <v>902</v>
+        <v>983</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D87" s="8">
-        <v>28.0</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="7" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B88" s="8">
-        <v>840</v>
+        <v>90271</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D88" s="8">
-        <v>20.7</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="7" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>983</v>
+        <v>189</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>190</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D89" s="8">
-        <v>21.2</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="7" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B90" s="8">
-        <v>90271</v>
+        <v>8065</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D90" s="8">
-        <v>26.3</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="7" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>194</v>
+      </c>
+      <c r="B91" s="8">
+        <v>676</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D91" s="8">
-        <v>18.0</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="7" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B92" s="8">
-        <v>8065</v>
+        <v>305</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D92" s="8">
-        <v>18.0</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="7" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B93" s="8">
-        <v>676</v>
+        <v>190319</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D93" s="8">
-        <v>28.3</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="7" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B94" s="8">
-        <v>305</v>
+        <v>8055</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D94" s="8">
-        <v>22.8</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="7" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B95" s="8">
-        <v>190319</v>
+        <v>967</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D95" s="8">
-        <v>18.6</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="7" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B96" s="8">
-        <v>8055</v>
+        <v>985</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D96" s="8">
-        <v>25.4</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="7" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B97" s="8">
-        <v>967</v>
+        <v>90251</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D97" s="8">
-        <v>19.3</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="7" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B98" s="8">
-        <v>985</v>
+        <v>854</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D98" s="8">
-        <v>24.3</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="7" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B99" s="8">
-        <v>90251</v>
+        <v>728</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D99" s="8">
-        <v>28.0</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="7" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B100" s="8">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D100" s="8">
-        <v>20.9</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="7" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B101" s="8">
-        <v>728</v>
+        <v>190382</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D101" s="8">
-        <v>21.2</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="7" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B102" s="8">
-        <v>858</v>
+        <v>190361</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D102" s="8">
-        <v>22.0</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="7" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B103" s="8">
-        <v>190382</v>
+        <v>90253</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D103" s="8">
-        <v>23.8</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="7" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>190361</v>
+        <v>220</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>221</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D104" s="8">
-        <v>22.7</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="7" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B105" s="8">
-        <v>90253</v>
+        <v>190335</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D105" s="8">
-        <v>22.8</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="7" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D106" s="8">
-        <v>34.1</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="7" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B107" s="8">
-        <v>190335</v>
+        <v>8005</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D107" s="8">
-        <v>26.9</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="7" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>230</v>
+      </c>
+      <c r="B108" s="8">
+        <v>973</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D108" s="8">
-        <v>26.3</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="7" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B109" s="8">
-        <v>8005</v>
+        <v>90238</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D109" s="8">
-        <v>19.8</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="7" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>234</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>235</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D110" s="8">
-        <v>18.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="7" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>90238</v>
+        <v>237</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>238</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D111" s="8">
-        <v>23.0</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="7" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>240</v>
+      </c>
+      <c r="B112" s="8">
+        <v>370</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D112" s="8">
-        <v>24.0</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="7" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>242</v>
+      </c>
+      <c r="B113" s="8">
+        <v>708</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D113" s="8">
-        <v>19.8</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="7" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D114" s="8">
-        <v>26.5</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="7" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B115" s="8">
-        <v>708</v>
+        <v>190420</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D115" s="8">
-        <v>28.0</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="7" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>249</v>
+      </c>
+      <c r="B116" s="8">
+        <v>938</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D116" s="8">
-        <v>22.7</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="7" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B117" s="8">
-        <v>190420</v>
+        <v>870</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D117" s="8">
-        <v>24.9</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="7" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B118" s="8">
-        <v>938</v>
+        <v>839</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D118" s="8">
-        <v>31.0</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="7" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B119" s="8">
-        <v>870</v>
+        <v>90232</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D119" s="8">
-        <v>26.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="7" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B120" s="8">
-        <v>839</v>
+        <v>885</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D120" s="8">
-        <v>30.6</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="7" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="B121" s="8">
-        <v>90232</v>
+        <v>26197</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>265</v>
+        <v>95</v>
       </c>
       <c r="D121" s="8">
-        <v>21.0</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="7" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B122" s="8">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D122" s="8">
-        <v>22.5</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="7" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B123" s="8">
-        <v>26197</v>
+        <v>717</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>101</v>
+        <v>263</v>
       </c>
       <c r="D123" s="8">
-        <v>20.8</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="7" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B124" s="8">
-        <v>874</v>
+        <v>1010</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="D124" s="8">
-        <v>22.1</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="7" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B125" s="8">
-        <v>717</v>
+        <v>890</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D125" s="8">
-        <v>19.2</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B126" s="8">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="D126" s="8">
-        <v>18.8</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="7" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>270</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>271</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="D127" s="8">
-        <v>26.9</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="7" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B128" s="8">
-        <v>1006</v>
+        <v>90188</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D128" s="8">
-        <v>23.8</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="7" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>275</v>
+      </c>
+      <c r="B129" s="8">
+        <v>90267</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D129" s="8">
-        <v>22.5</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="7" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B130" s="8">
-        <v>90188</v>
+        <v>190310</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="D130" s="8">
-        <v>21.1</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="7" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B131" s="8">
-        <v>90267</v>
+        <v>190317</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D131" s="8">
-        <v>24.2</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="7" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B132" s="8">
-        <v>190310</v>
+        <v>90205</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D132" s="8">
-        <v>30.2</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="7" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B133" s="8">
-        <v>190317</v>
+        <v>679</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D133" s="8">
-        <v>19.0</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="7" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B134" s="8">
-        <v>90205</v>
+        <v>816</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="D134" s="8">
-        <v>18.0</v>
+        <v>26.8</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="7" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B135" s="8">
-        <v>679</v>
+        <v>436</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D135" s="8">
-        <v>23.4</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="7" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B136" s="8">
-        <v>816</v>
+        <v>190313</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="D136" s="8">
-        <v>26.8</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="7" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B137" s="8">
-        <v>436</v>
+        <v>844</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D137" s="8">
-        <v>28.1</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="7" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B138" s="8">
-        <v>190313</v>
+        <v>441</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="D138" s="8">
-        <v>29.4</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="7" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B139" s="8">
-        <v>844</v>
+        <v>946</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D139" s="8">
-        <v>28.5</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="7" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B140" s="8">
-        <v>441</v>
+        <v>8064</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D140" s="8">
-        <v>19.9</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="7" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B141" s="8">
-        <v>946</v>
+        <v>916</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D141" s="8">
-        <v>27.4</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="7" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>8064</v>
+        <v>301</v>
+      </c>
+      <c r="B142" s="8" t="s">
+        <v>302</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D142" s="8">
-        <v>25.3</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="7" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B143" s="8">
-        <v>916</v>
+        <v>842</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D143" s="8">
-        <v>25.8</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="7" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D144" s="8">
-        <v>26.7</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="7" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>309</v>
+      </c>
+      <c r="B145" s="8" t="s">
+        <v>310</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D145" s="8">
-        <v>25.1</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="7" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>312</v>
+      </c>
+      <c r="B146" s="8">
+        <v>190351</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D146" s="8">
-        <v>26.5</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="7" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>314</v>
+      </c>
+      <c r="B147" s="8">
+        <v>105555</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D147" s="8">
-        <v>24.9</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="7" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B148" s="8">
-        <v>190351</v>
+        <v>90173</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D148" s="8">
-        <v>19.6</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="7" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B149" s="8">
-        <v>105555</v>
+        <v>953</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D149" s="8">
-        <v>18.0</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="7" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B150" s="8">
-        <v>90173</v>
+        <v>473</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D150" s="8">
-        <v>20.6</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="7" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B151" s="8">
-        <v>953</v>
+        <v>190401</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D151" s="8">
-        <v>27.6</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="7" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B152" s="8">
-        <v>473</v>
+        <v>90249</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="D152" s="8">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="7" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B153" s="8">
-        <v>190401</v>
+        <v>90264</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D153" s="8">
-        <v>20.4</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="7" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B154" s="8">
-        <v>90249</v>
+        <v>944</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="D154" s="8">
-        <v>22.0</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="7" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B155" s="8">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D155" s="8">
-        <v>28.8</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="7" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>332</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>333</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D156" s="8">
-        <v>24.2</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="7" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>335</v>
+      </c>
+      <c r="B157" s="8">
+        <v>190520</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="D157" s="8">
-        <v>26.6</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="7" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B158" s="8">
-        <v>190520</v>
+        <v>90231</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D158" s="8">
-        <v>18.0</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="7" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B159" s="8">
-        <v>90231</v>
+        <v>190393</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="D159" s="8">
-        <v>26.3</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="7" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>190393</v>
+        <v>341</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>342</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D160" s="8">
-        <v>20.5</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="7" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>344</v>
+      </c>
+      <c r="B161" s="8">
+        <v>777</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="D161" s="8">
-        <v>24.4</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="7" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B162" s="8">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D162" s="8">
-        <v>19.6</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="7" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B163" s="8">
-        <v>770</v>
+        <v>8043</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D163" s="8">
-        <v>25.7</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="7" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B164" s="8">
-        <v>8043</v>
+        <v>90274</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D164" s="8">
-        <v>31.1</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="7" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B165" s="8">
-        <v>90274</v>
+        <v>861</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="D165" s="8">
-        <v>20.4</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="7" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>354</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>355</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D166" s="8">
-        <v>27.1</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="7" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>357</v>
+      </c>
+      <c r="B167" s="8">
+        <v>549</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D167" s="8">
-        <v>23.1</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="7" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B168" s="8">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D168" s="8">
-        <v>19.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="7" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B169" s="8">
-        <v>565</v>
+        <v>90187</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D169" s="8">
-        <v>25.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="7" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>90187</v>
+        <v>363</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>364</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="D170" s="8">
-        <v>18.7</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="7" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D171" s="8">
-        <v>23.6</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="7" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="D172" s="8">
-        <v>21.9</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="7" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>372</v>
+      </c>
+      <c r="B173" s="8">
+        <v>90256</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D173" s="8">
-        <v>27.8</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="7" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B174" s="8">
-        <v>90256</v>
+        <v>190495</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D174" s="8">
-        <v>19.8</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="7" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B175" s="8">
-        <v>190495</v>
+        <v>90286</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="D175" s="8">
-        <v>25.4</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="7" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>90286</v>
+        <v>378</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>379</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D176" s="8">
-        <v>21.9</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="7" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>381</v>
+      </c>
+      <c r="B177" s="8">
+        <v>955</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="D177" s="8">
-        <v>23.4</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="7" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B178" s="8">
-        <v>955</v>
+        <v>190398</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="D178" s="8">
-        <v>22.1</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="7" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>190398</v>
+        <v>385</v>
+      </c>
+      <c r="B179" s="8" t="s">
+        <v>386</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="D179" s="8">
-        <v>18.3</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="7" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>388</v>
+      </c>
+      <c r="B180" s="8">
+        <v>926</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="D180" s="8">
-        <v>22.3</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="7" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B181" s="8">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="D181" s="8">
-        <v>24.4</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="7" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B182" s="8">
-        <v>931</v>
+        <v>190394</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="D182" s="8">
-        <v>27.4</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="7" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B183" s="8">
-        <v>190394</v>
+        <v>690</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D183" s="8">
-        <v>20.0</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="7" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B184" s="8">
-        <v>690</v>
+        <v>603</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="D184" s="8">
-        <v>23.2</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="7" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B185" s="8">
-        <v>603</v>
+        <v>190539</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="D185" s="8">
-        <v>20.3</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="7" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B186" s="8">
-        <v>190539</v>
+        <v>90245</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D186" s="8">
-        <v>23.8</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="7" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>90245</v>
+        <v>402</v>
+      </c>
+      <c r="B187" s="8" t="s">
+        <v>403</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="D187" s="8">
-        <v>21.1</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="7" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>405</v>
+      </c>
+      <c r="B188" s="8">
+        <v>677</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D188" s="8">
-        <v>21.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="7" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="B189" s="8">
-        <v>677</v>
+        <v>90176</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="D189" s="8">
-        <v>20.0</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="7" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B190" s="8">
-        <v>90176</v>
+        <v>190494</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D190" s="8">
-        <v>18.9</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="7" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B191" s="8">
-        <v>190494</v>
+        <v>634</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D191" s="8">
-        <v>25.0</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="7" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B192" s="8">
-        <v>634</v>
+        <v>906</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="D192" s="8">
-        <v>19.7</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="7" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B193" s="8">
-        <v>906</v>
+        <v>635</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D193" s="8">
-        <v>20.6</v>
-[...12 lines deleted...]
-      <c r="D194" s="8">
         <v>21.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>